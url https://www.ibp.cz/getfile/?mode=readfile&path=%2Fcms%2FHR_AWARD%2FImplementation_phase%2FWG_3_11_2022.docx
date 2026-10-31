--- v0 (2025-10-16)
+++ v1 (2026-10-31)
@@ -1,5214 +1,1667 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="38E65F17" w14:textId="77777777" w:rsidR="00AA0AC6" w:rsidRPr="004E3DE0" w:rsidRDefault="00AA0AC6" w:rsidP="000B7C52">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E3DE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meeting </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Meeting of </w:t>
+      </w:r>
+      <w:r w:rsidR="000B7C52" w:rsidRPr="004E3DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E3DE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">orking </w:t>
+      </w:r>
+      <w:r w:rsidR="000B7C52" w:rsidRPr="004E3DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E3DE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>roup for</w:t>
+      </w:r>
       <w:r w:rsidR="000B7C52" w:rsidRPr="004E3DE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>W</w:t>
-[...55 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> HRAW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6083AB19" w14:textId="5CD5A002" w:rsidR="00DA0043" w:rsidRPr="00050D75" w:rsidRDefault="00050D75" w:rsidP="000B7C52">
+    <w:p w14:paraId="6083AB19" w14:textId="6F8D682F" w:rsidR="00DA0043" w:rsidRPr="00050D75" w:rsidRDefault="00050D75" w:rsidP="000B7C52">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050D75">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00050D75">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>November</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">November </w:t>
+      </w:r>
+      <w:r w:rsidR="008F215E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:r w:rsidRPr="00050D75">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000B7C52" w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11 h)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651C3293" w14:textId="4F03DED1" w:rsidR="00050D75" w:rsidRDefault="00050D75" w:rsidP="00050D75">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participants: G. Ambrozova, E. Bartova, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R. Ulrich, D. Renčiuk, M. Krepl, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>K. Bednařova, M Fojta, J. Lunerová, I. Kejnovská, S. Kozubek, S. Legartová, P. Vacek, P. Pokorná</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB42A0">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB42A0" w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O. Nováková</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB42A0">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, L. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Havran, K. Svobodová, V. Bačovský, Z. Machálková, A. Daňhel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C43D9D" w14:textId="5870AC86" w:rsidR="00050D75" w:rsidRDefault="00050D75" w:rsidP="00050D75">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excused: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB42A0" w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M. Čiž</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB42A0">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M. Falk, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB42A0" w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I. Falková,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB42A0">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B7C52" w:rsidRPr="00050D75">
+      <w:r w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B. Janoušek, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB42A0">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R. Fedr, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M. Kořínková</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375F82D4" w14:textId="442FB1C9" w:rsidR="00050D75" w:rsidRPr="00050D75" w:rsidRDefault="00050D75" w:rsidP="00050D75">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>11</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00050D75">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Program:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C684A6" w14:textId="3177B717" w:rsidR="000B7C52" w:rsidRDefault="00AA0AC6" w:rsidP="000B7C52">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Information from „HRS4R Info Day 2022“</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> October </w:t>
+      </w:r>
+      <w:r w:rsidR="000B7C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="000B7C52" w:rsidRPr="00050D75">
-[...27 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000B7C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1655A912" w14:textId="1B226BCA" w:rsidR="000B7C52" w:rsidRDefault="00AA0AC6" w:rsidP="000B7C52">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Actions since the latest meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">June </w:t>
+      </w:r>
+      <w:r w:rsidR="000B7C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000B7C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EA4B7E" w14:textId="71E51670" w:rsidR="000B7C52" w:rsidRDefault="00AA0AC6" w:rsidP="000B7C52">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Actions for the near future</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>till the end of the year</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FA7668" w14:textId="3286FF3C" w:rsidR="000B7C52" w:rsidRDefault="000B7C52" w:rsidP="000B7C52">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C3D20F4" w14:textId="6B24EC42" w:rsidR="00AA0AC6" w:rsidRPr="00E05167" w:rsidRDefault="00AA0AC6" w:rsidP="00E05167">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05167">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information from „HRS4R Info Day 2022“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E81AB99" w14:textId="4AD4DFAA" w:rsidR="00E05167" w:rsidRPr="00050D75" w:rsidRDefault="00E05167" w:rsidP="00E05167">
+      <w:pPr>
+        <w:pStyle w:val="FormtovanvHTML"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
       <w:r w:rsidRPr="00050D75">
         <w:rPr>
-          <w:rStyle w:val="markedcontent"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By 2024, the European research policy will focus on a) Improving the innovation environment, b) A common university strategy in the field of research careers and c) New research area (deepening, broadenin, strengthening excellence, investing).  </w:t>
+      </w:r>
       <w:r w:rsidRPr="00050D75">
         <w:rPr>
-          <w:rStyle w:val="markedcontent"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>The reason is mainly the fact that the EU is lagging behind the USA and scientists go there. The ERA agenda includes 20 activites. HRAW is a supporting activity of some of these actions (e.g. for "Strengthening research careers")</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43DB16B0" w14:textId="002B7705" w:rsidR="00560191" w:rsidRPr="00050D75" w:rsidRDefault="00560191" w:rsidP="00AA0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07C45521" w14:textId="75A35939" w:rsidR="00E05167" w:rsidRPr="00050D75" w:rsidRDefault="00C63EF4" w:rsidP="00E05167">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00050D75">
         <w:rPr>
-          <w:rStyle w:val="markedcontent"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HRS</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5783D" w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4R introduction</w:t>
+      </w:r>
+      <w:r w:rsidR="00E05167" w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00E05167" w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>HRAW and its e-tool was discussed first. The Researcher's Charter and Code has 4 areas: a) Working environment and social security, b) Recruitment of workers, c) Education and career growth, d) Ethical and professional aspects. These pillars have been subdivided into 40 principles and HRS4R is actually the implementation of these principles (the organization subscribes to these principles through a gap analysis and an action plan, obtains the right to use the HR Excellence in Research logo, and follows the individual phases in which it is a matter of maintaining the right to this logo. At this moment, 690 organizations from 40 countries have received the HR Excellence in Research Award (out of 1,360 that have committed to fulfilling the Charter and the Code). So far, 27 organizations have passed the "Interim assessment", 20 have passed the "Renewal award" and 24 "Site visits". The "e-Tool" allows you to generate statistics, e.g. the number of organizations in individual countries, a map with these numbers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E3BC28" w14:textId="77777777" w:rsidR="00E05167" w:rsidRPr="00050D75" w:rsidRDefault="00E05167" w:rsidP="00E05167">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67FACB26" w14:textId="77777777" w:rsidR="00AF355D" w:rsidRPr="00050D75" w:rsidRDefault="00E05167" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="FormtovanvHTML"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00050D75">
         <w:rPr>
-          <w:rStyle w:val="markedcontent"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>The next lecture (Mary Kate) was about preparing for the "Interim assessment". She said that AP should have about 6 activities for each pillar, i.e. 24 at most (we have 14 - that's OK). Activities should be logically linked to individual points of</w:t>
+      </w:r>
+      <w:r w:rsidR="00354F13" w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Charter and the Code</w:t>
+      </w:r>
       <w:r w:rsidRPr="00050D75">
         <w:rPr>
-          <w:rStyle w:val="markedcontent"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>. The new action plan (i.e. for the period 2024-2026) may include both original activities that were not completely fulfilled, but also new activities. The report should assess how far we are in achieving full alignment with the Charter and the Code; however, it is believed to be a slow process, rather evolutionary. The working group (WG should have its chairman and HR manager</w:t>
+      </w:r>
+      <w:r w:rsidR="00354F13" w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00050D75">
         <w:rPr>
-          <w:rStyle w:val="markedcontent"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who will stimulate the whole process. The WG should include the whole spectrum of workers (including students), should be dedicated to HRAW and it should change a little over time (as new people arrive or the interest in HR changes). The WG is responsible for supervision, development, evolution and implementation of the HRS4R AP at the institute. She also talked about compiling the AP (we will need it for the next period); the Codex will be modified (see below) and therefore we will also propose new activities. When compiling, it is important to clearly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>describe what within the framework of the Charter and the Code, we want to explain what our priorities and long-term goals are; realistic activities are reasonable, achievable, quantifiable and legally possible. Activities must be divided into 4 pillars. For "Interim assessment" it is necessary to submit a report on the fulfillment of HRAW, AP on next period and OTM-R check list + event. other documents (if there are a lot of them, then in a zip).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FA4A80" w14:textId="77777777" w:rsidR="00AF355D" w:rsidRPr="00050D75" w:rsidRDefault="00354F13" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="FormtovanvHTML"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>The next lecture (Maria Targa) was about "on-site visit" - it doesn't concern us now (in 3 years), I have a detailed description of it</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF355D" w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B75E43" w14:textId="30547ADD" w:rsidR="00354F13" w:rsidRPr="00050D75" w:rsidRDefault="00354F13" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="FormtovanvHTML"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>The last lecture on changes to the Charter and the Code (currently a draft) was important. The changes are significant, the new Code is to be adopted next year, i.e. it will be reflected in the next period and we have to plan the new AP taking into account this new wording of the Charter and the Code. I understand that the main changes are: emphasis on gender issues, introduction of the topic "open science", introduction of assessment of science and researchers (research assessment). I think that it will not be a problem in the next AP to fulfill these points of the new Charter and Codex (we already have a number of things prepared).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C200C6" w14:textId="31A49E7F" w:rsidR="000B7C52" w:rsidRDefault="000B7C52" w:rsidP="000B7C52">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4674F425" w14:textId="5961EBF1" w:rsidR="000B7C52" w:rsidRDefault="00AF355D" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Actions since the latest meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA738A" w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA56E85" w14:textId="77777777" w:rsidR="00050D75" w:rsidRPr="00AF355D" w:rsidRDefault="00050D75" w:rsidP="00050D75">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE95416" w14:textId="7F57764A" w:rsidR="00A107E6" w:rsidRPr="00050D75" w:rsidRDefault="00277C71" w:rsidP="00050D75">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">October 26, 2022       Awards for the best </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB311A" w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>postdoc research results (P. Fajkus, M. Krepl)</w:t>
+      </w:r>
+      <w:r w:rsidR="001D280A" w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (5.1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB311A" w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>October 26, 2022       Award for the best PhD student results (R. Vozárová)</w:t>
+      </w:r>
+      <w:r w:rsidR="001D280A" w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A107E6" w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>October 25, 2022       Actions 1.2-1.11 added (mobility of PhD students)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC70AA2" w14:textId="66D411F6" w:rsidR="000B7C52" w:rsidRPr="00050D75" w:rsidRDefault="000B7C52" w:rsidP="00050D75">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>October 6, 2022         ISAB meeting (4.3, 10.10, 13.1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61EF9E80" w14:textId="77777777" w:rsidR="000B7C52" w:rsidRPr="000B7C52" w:rsidRDefault="000B7C52" w:rsidP="00277C71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40A07070" w14:textId="4FCB827C" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>September 30, 2022   Night of Scientists (11.9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66064DA7" w14:textId="6639FCE4" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>September 29, 2022   Improved positions of employees (6.7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADDFF20" w14:textId="104F1ED7" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>September 29, 2022   Lecture by Pawel Kania (10.9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519120FA" w14:textId="553A731B" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>September 22, 2022   Director's Collegium (10.8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AAF30F" w14:textId="2B080A12" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>September 21, 2022   Support of human resources by the Czech Academy of Sciences (12.5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043B50EF" w14:textId="77777777" w:rsidR="000B7C52" w:rsidRPr="000B7C52" w:rsidRDefault="000B7C52" w:rsidP="00277C71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="729C8310" w14:textId="27254127" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>August 23, 2022        Improved positions of employees (6.6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795CFD63" w14:textId="3963A9B6" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>August 14, 2022        Evaluation of common publications (Sub-Action 3, Strenghts and weaknesses)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F71B37A" w14:textId="2004BDD4" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>August 8 - 12, 2022  Summer school of biophysical sciences for children (14.2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FF3A8B" w14:textId="399AAA56" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>August 8, 2022           Bibliometric evaluation of departments (4.2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2575BDA4" w14:textId="4DA49124" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">August 3, 2022           New achievements in the research of anti-cancer drugs (11.8) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F8F992" w14:textId="77777777" w:rsidR="000B7C52" w:rsidRPr="000B7C52" w:rsidRDefault="000B7C52" w:rsidP="00277C71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A8B2A55" w14:textId="7269571C" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>July 29, 2022           Improved positions of employees (6.5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E3E5FB" w14:textId="5F0A7D4F" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>July 27, 2022           New PhD position (2.8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFAA59F" w14:textId="2CB12B31" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>July 20 - 24, 2022   Mendel Festival - The stand of the Institute of Biophysics CAS (11.6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B0C3FD" w14:textId="3766DE37" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>July 18 - 22, 2022   Summer school of biophysical sciences for children (14.1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265BAB3C" w14:textId="6C7836F1" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>July 11, 2022            New postdoc position in DNA repair studies (2.7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C4ECF9" w14:textId="27802E11" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>July 1, 2022               Support of human resources by the Czech Academy of Sciences (12.4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC3CD93" w14:textId="256ABA22" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>July 1, 2022               Senior club (7.5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F28FA2" w14:textId="3EAC6A6E" w:rsidR="00277C71" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>July 1, 2022              PhD student</w:t>
+      </w:r>
+      <w:r w:rsidR="00D408EF" w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...1573 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF355D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mgr. Martina Karasová, IBP </w:t>
+      </w:r>
+      <w:r w:rsidR="00D408EF" w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AF355D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t>mployee</w:t>
+      </w:r>
+      <w:r w:rsidR="00D408EF" w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
       <w:r w:rsidRPr="00AF355D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...1929 lines deleted...]
-        <w:t xml:space="preserve"> (1.1)  </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">at University of Vienna (1.1)  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B22DF6" w14:textId="3BA45D7C" w:rsidR="000B7C52" w:rsidRPr="000B7C52" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="8505"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3699FAA1" w14:textId="2BA320CF" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF355D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">June 30, 2022          New </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>June 30, 2022          New postdoc position in DNA replication and genome stability (2.6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C30B82C" w14:textId="64269DB6" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AF355D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>postdoc</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>June 27, 2022          Improved positions of employees (6.4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041646FB" w14:textId="27990006" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AF355D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>June 24, 2022          2. Methodological Symposium on Machines and Methods (10.7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65ADBA3D" w14:textId="38C79BA5" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>June 23, 2022          Establishing meeting of the "Czech Biophysical Association" (10.6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54CE92B2" w14:textId="2E6FA822" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>June 22, 2022          Gender in leadership (8.7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13DE9D05" w14:textId="416B3F22" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>June 20, 2022          Otto Wichterle prize awarded to Mgr. Petr Fajkus, PhD. (12.3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3A80F0" w14:textId="726080B7" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>June 16, 2022          New postdoc position in animal and human physiology (2.5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057152E7" w14:textId="503DAA02" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>June 15, 2022          Working group (WG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678627FB" w14:textId="35AD78E6" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>June 15, 2022          Steering Committee (SC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B8ADA4" w14:textId="2BCCC9A9" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>june 15, 2022           Director's Collegium (10.5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67EA1DCE" w14:textId="6A6E7629" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>June 13, 2022          Medal for PR activities and medal for the merit of the Academy of Sciences (7.3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B864EA4" w14:textId="732E025E" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>June 7, 2022             Research emeritus (7.2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A83A526" w14:textId="61C7B929" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>June 3, 2022             Children's Day (9.2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A4235D" w14:textId="680A4934" w:rsidR="000B7C52" w:rsidRPr="00AF355D" w:rsidRDefault="000B7C52" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>June 2, 2022             Fair of Science (11.5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C26AFCE" w14:textId="63334B86" w:rsidR="00F126B1" w:rsidRDefault="00F126B1" w:rsidP="00D408EF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CAB3821" w14:textId="77777777" w:rsidR="00AF355D" w:rsidRDefault="00AF355D" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Actions for the near future</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...859 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="63218EE1" w14:textId="65BD72EE" w:rsidR="00F126B1" w:rsidRPr="000E29FD" w:rsidRDefault="00AF355D" w:rsidP="00AF355D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...117 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000E29FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Till</w:t>
-[...118 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Till the end of the year we have to </w:t>
+      </w:r>
       <w:r w:rsidR="003707AE" w:rsidRPr="000E29FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>finish</w:t>
-[...224 lines deleted...]
-        <w:t xml:space="preserve">“. </w:t>
+        <w:t xml:space="preserve">finish actions where the term is „end of each year“ or „last quartil of the year“. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DEA4E7A" w14:textId="51FB809C" w:rsidR="000E29FD" w:rsidRPr="000E29FD" w:rsidRDefault="000E29FD" w:rsidP="000E29FD">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
@@ -5226,258 +1679,76 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>We have to fulfill “Action 5” – prize for the best PhD student (according to ISAB), prize for the best application, prize for internal cooperation, prize for methodology, scientific article of the year, best work with a major contribution from the BFU.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B30DC1" w14:textId="1A30693C" w:rsidR="00925729" w:rsidRDefault="00925729" w:rsidP="00A107E6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meeting </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Meeting for parents in science –</w:t>
+      </w:r>
+      <w:r w:rsidR="000E29FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it has been realized together with „Schools for children“.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F3335E" w14:textId="1D3E45D0" w:rsidR="009D7DF1" w:rsidRDefault="000E29FD" w:rsidP="009D7DF1">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>for</w:t>
-[...199 lines deleted...]
-        <w:t xml:space="preserve"> 3, </w:t>
+        <w:t xml:space="preserve">Senior meeting has been held on November 3, </w:t>
       </w:r>
       <w:r w:rsidR="001E25FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A6AB221" w14:textId="77777777" w:rsidR="000E29FD" w:rsidRPr="00871123" w:rsidRDefault="000E29FD" w:rsidP="000E29FD">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
@@ -5514,69 +1785,58 @@
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00871123">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">) Language courses </w:t>
+        <w:t xml:space="preserve">i) Language courses </w:t>
       </w:r>
       <w:r w:rsidR="00871123">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>will be continued</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="264873F0" w14:textId="4D53DD82" w:rsidR="000E29FD" w:rsidRPr="00871123" w:rsidRDefault="000E29FD" w:rsidP="00871123">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
@@ -5658,92 +1918,61 @@
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871123">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">iv) Course according to GEP (Mgr. P. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00871123">
+        <w:t>iv) Course according to GEP (Mgr. P. Špondrová)</w:t>
+      </w:r>
+      <w:r w:rsidR="00871123">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>Špondrová</w:t>
-[...30 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> – is already ageed</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="73153279" w14:textId="5B465702" w:rsidR="000E29FD" w:rsidRPr="00871123" w:rsidRDefault="000E29FD" w:rsidP="00871123">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5785,71 +2014,51 @@
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871123">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">vi) EMBO course (designed by H. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">vi) EMBO course (designed by H. Sedláčková, </w:t>
       </w:r>
       <w:r w:rsidR="00871123">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">the course will be on </w:t>
       </w:r>
       <w:r w:rsidRPr="00871123">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>writing publications)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64588E80" w14:textId="77777777" w:rsidR="000E29FD" w:rsidRPr="000E29FD" w:rsidRDefault="000E29FD" w:rsidP="00871123">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
@@ -5877,359 +2086,159 @@
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871123">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>vii) Course (meeting) on ​​intellectual properties and patent applications</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46EC8A2C" w14:textId="78D714C3" w:rsidR="009D7DF1" w:rsidRPr="009D7DF1" w:rsidRDefault="00871123" w:rsidP="00871123">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00E817B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>valuation</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">valuation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of departments </w:t>
+      </w:r>
       <w:r w:rsidR="00E817B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">according to bibliometric data – </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">ready and described in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E817B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.2 –</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...207 lines deleted...]
-        <w:t xml:space="preserve"> department.</w:t>
+        <w:t xml:space="preserve"> some reward (prize) should be proposed for the best department.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009D7DF1" w:rsidRPr="009D7DF1" w:rsidSect="000B7C52">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02884BE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="481006A4"/>
     <w:lvl w:ilvl="0" w:tplc="04050011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7421,179 +3430,183 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="448669946">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="653799967">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="340276524">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1498498407">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1667323576">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1188713875">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="547574215">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="700086129">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2129658759">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1732576510">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="606542259">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1457333926">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1825924615">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000B7C52"/>
     <w:rsid w:val="000055B5"/>
     <w:rsid w:val="000130CB"/>
     <w:rsid w:val="00044444"/>
     <w:rsid w:val="00050D75"/>
     <w:rsid w:val="00050F82"/>
     <w:rsid w:val="00067F76"/>
+    <w:rsid w:val="000725D9"/>
     <w:rsid w:val="000777F1"/>
     <w:rsid w:val="00077C3B"/>
     <w:rsid w:val="000B7C52"/>
     <w:rsid w:val="000E29FD"/>
     <w:rsid w:val="0013686E"/>
     <w:rsid w:val="001D280A"/>
     <w:rsid w:val="001E25FD"/>
     <w:rsid w:val="001E4420"/>
     <w:rsid w:val="00277C71"/>
     <w:rsid w:val="002A108C"/>
     <w:rsid w:val="002B4A1D"/>
     <w:rsid w:val="002C2760"/>
     <w:rsid w:val="002E3BBF"/>
     <w:rsid w:val="00306143"/>
     <w:rsid w:val="00331846"/>
     <w:rsid w:val="00354F13"/>
     <w:rsid w:val="003707AE"/>
     <w:rsid w:val="0039363F"/>
     <w:rsid w:val="00397507"/>
     <w:rsid w:val="003B31FD"/>
     <w:rsid w:val="003C59DB"/>
     <w:rsid w:val="003C693F"/>
     <w:rsid w:val="003E2479"/>
     <w:rsid w:val="0047561E"/>
     <w:rsid w:val="0049130E"/>
     <w:rsid w:val="004B38C1"/>
     <w:rsid w:val="004E3DE0"/>
     <w:rsid w:val="00532A3A"/>
     <w:rsid w:val="00551709"/>
     <w:rsid w:val="00552C25"/>
     <w:rsid w:val="00557949"/>
     <w:rsid w:val="00560191"/>
     <w:rsid w:val="00577ACB"/>
     <w:rsid w:val="005B4831"/>
     <w:rsid w:val="005B62C7"/>
     <w:rsid w:val="006045A9"/>
     <w:rsid w:val="00615871"/>
     <w:rsid w:val="00684F68"/>
     <w:rsid w:val="00743346"/>
     <w:rsid w:val="00790762"/>
     <w:rsid w:val="007A04BC"/>
     <w:rsid w:val="007C3E33"/>
     <w:rsid w:val="007D07A2"/>
     <w:rsid w:val="00871123"/>
     <w:rsid w:val="00893E5C"/>
     <w:rsid w:val="008A5067"/>
     <w:rsid w:val="008A59B2"/>
     <w:rsid w:val="008C681B"/>
+    <w:rsid w:val="008F215E"/>
     <w:rsid w:val="009026C6"/>
     <w:rsid w:val="009030EE"/>
     <w:rsid w:val="00925729"/>
     <w:rsid w:val="00954A89"/>
     <w:rsid w:val="00964443"/>
     <w:rsid w:val="009B1579"/>
     <w:rsid w:val="009D7DF1"/>
     <w:rsid w:val="009F3FFF"/>
     <w:rsid w:val="00A107E6"/>
     <w:rsid w:val="00A26951"/>
     <w:rsid w:val="00A76EF9"/>
     <w:rsid w:val="00AA0AC6"/>
+    <w:rsid w:val="00AB42A0"/>
     <w:rsid w:val="00AB53A9"/>
     <w:rsid w:val="00AF2F36"/>
     <w:rsid w:val="00AF355D"/>
     <w:rsid w:val="00B51E28"/>
     <w:rsid w:val="00B51E8C"/>
+    <w:rsid w:val="00B6302A"/>
     <w:rsid w:val="00B72DF5"/>
     <w:rsid w:val="00B73A56"/>
     <w:rsid w:val="00C30ECD"/>
     <w:rsid w:val="00C344C8"/>
     <w:rsid w:val="00C3538A"/>
     <w:rsid w:val="00C50A9C"/>
     <w:rsid w:val="00C5783D"/>
     <w:rsid w:val="00C63EF4"/>
     <w:rsid w:val="00C71185"/>
     <w:rsid w:val="00C80E2D"/>
     <w:rsid w:val="00CA3667"/>
     <w:rsid w:val="00CB311A"/>
     <w:rsid w:val="00CC2668"/>
     <w:rsid w:val="00D1787C"/>
     <w:rsid w:val="00D408EF"/>
     <w:rsid w:val="00D4198C"/>
     <w:rsid w:val="00D4456A"/>
     <w:rsid w:val="00D86893"/>
     <w:rsid w:val="00DA0043"/>
     <w:rsid w:val="00DD6A9F"/>
     <w:rsid w:val="00DF0028"/>
     <w:rsid w:val="00E05167"/>
     <w:rsid w:val="00E10D54"/>
     <w:rsid w:val="00E809CB"/>
     <w:rsid w:val="00E817B1"/>
@@ -7612,67 +3625,67 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7BA38528"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D0271F88-7B14-44AB-BEDC-79D18DD8A3E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8000,50 +4013,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -8105,51 +4123,51 @@
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="FormtovanvHTML"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E05167"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="y2iqfc">
     <w:name w:val="y2iqfc"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rsid w:val="00E05167"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="markedcontent">
     <w:name w:val="markedcontent"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rsid w:val="00050D75"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="7828125">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="287858363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8535,69 +4553,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1191</Words>
-  <Characters>7027</Characters>
+  <Words>1189</Words>
+  <Characters>7018</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8202</CharactersWithSpaces>
+  <CharactersWithSpaces>8191</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stanislav Kozubek</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>